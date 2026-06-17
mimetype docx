--- v0 (2026-05-25)
+++ v1 (2026-06-17)
@@ -438,51 +438,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4ECDE09"/>
+    <w:nsid w:val="4BB53A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -586,51 +586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="521B43D7"/>
+    <w:nsid w:val="E20C41F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -734,51 +734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CEF23DFE"/>
+    <w:nsid w:val="10FAAECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -882,51 +882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C9C0D7E6"/>
+    <w:nsid w:val="BCAFC4B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1030,51 +1030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CB04A83C"/>
+    <w:nsid w:val="74609BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1178,51 +1178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D160FD3F"/>
+    <w:nsid w:val="1348ACF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>