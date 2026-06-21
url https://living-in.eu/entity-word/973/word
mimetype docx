--- v1 (2026-06-17)
+++ v2 (2026-06-21)
@@ -438,51 +438,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BB53A90"/>
+    <w:nsid w:val="ABC9E999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -586,51 +586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E20C41F2"/>
+    <w:nsid w:val="4E1A3576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -734,51 +734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10FAAECB"/>
+    <w:nsid w:val="0891CB3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -882,51 +882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BCAFC4B5"/>
+    <w:nsid w:val="F6B466E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1030,51 +1030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74609BEA"/>
+    <w:nsid w:val="501D4B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1178,51 +1178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1348ACF3"/>
+    <w:nsid w:val="A0B9A82B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>