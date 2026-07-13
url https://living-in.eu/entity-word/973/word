--- v2 (2026-06-21)
+++ v3 (2026-07-13)
@@ -438,51 +438,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABC9E999"/>
+    <w:nsid w:val="C84816E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -586,51 +586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E1A3576"/>
+    <w:nsid w:val="B53088F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -734,51 +734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0891CB3C"/>
+    <w:nsid w:val="E0AE581F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -882,51 +882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F6B466E8"/>
+    <w:nsid w:val="81B723F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1030,51 +1030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="501D4B7D"/>
+    <w:nsid w:val="360B949F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1178,51 +1178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A0B9A82B"/>
+    <w:nsid w:val="49C96C19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>