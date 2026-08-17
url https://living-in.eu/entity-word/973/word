--- v3 (2026-07-13)
+++ v4 (2026-08-17)
@@ -438,51 +438,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C84816E3"/>
+    <w:nsid w:val="4517FE4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -586,51 +586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B53088F9"/>
+    <w:nsid w:val="2514F140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -734,51 +734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E0AE581F"/>
+    <w:nsid w:val="04A8530D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -882,51 +882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="81B723F2"/>
+    <w:nsid w:val="DA25E3D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1030,51 +1030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="360B949F"/>
+    <w:nsid w:val="9CF42FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1178,51 +1178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="49C96C19"/>
+    <w:nsid w:val="3E16C7E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>