--- v4 (2026-08-17)
+++ v5 (2026-09-11)
@@ -438,51 +438,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4517FE4B"/>
+    <w:nsid w:val="7828D135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -586,51 +586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2514F140"/>
+    <w:nsid w:val="704ED0DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -734,51 +734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04A8530D"/>
+    <w:nsid w:val="F5C497C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -882,51 +882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA25E3D8"/>
+    <w:nsid w:val="D967D2EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1030,51 +1030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9CF42FA5"/>
+    <w:nsid w:val="29177A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1178,51 +1178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3E16C7E0"/>
+    <w:nsid w:val="DF282DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>