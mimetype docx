--- v5 (2026-09-11)
+++ v6 (2026-10-05)
@@ -438,51 +438,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7828D135"/>
+    <w:nsid w:val="9610C44E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -586,51 +586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="704ED0DB"/>
+    <w:nsid w:val="3442E568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -734,51 +734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F5C497C1"/>
+    <w:nsid w:val="EA7DFC95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -882,51 +882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D967D2EE"/>
+    <w:nsid w:val="A03D6D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1030,51 +1030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="29177A05"/>
+    <w:nsid w:val="97334ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1178,51 +1178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DF282DD1"/>
+    <w:nsid w:val="3665C322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>