--- v6 (2026-10-05)
+++ v7 (2026-11-05)
@@ -438,51 +438,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9610C44E"/>
+    <w:nsid w:val="96E670AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -586,51 +586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3442E568"/>
+    <w:nsid w:val="928D47E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -734,51 +734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EA7DFC95"/>
+    <w:nsid w:val="E33654AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -882,51 +882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A03D6D7E"/>
+    <w:nsid w:val="A45C6078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1030,51 +1030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="97334ACB"/>
+    <w:nsid w:val="DC099DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1178,51 +1178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3665C322"/>
+    <w:nsid w:val="14D23D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>