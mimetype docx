--- v0 (2026-05-17)
+++ v1 (2026-06-07)
@@ -576,51 +576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34DDD362"/>
+    <w:nsid w:val="2FB133AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08D08422"/>
+    <w:nsid w:val="3FB92465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CEABA15"/>
+    <w:nsid w:val="37162457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,51 +1020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CF7146F"/>
+    <w:nsid w:val="4A830B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1D7B2FC3"/>
+    <w:nsid w:val="F00B6CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>