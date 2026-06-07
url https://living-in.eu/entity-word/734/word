--- v1 (2026-06-07)
+++ v2 (2026-06-07)
@@ -576,51 +576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FB133AD"/>
+    <w:nsid w:val="F1510F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FB92465"/>
+    <w:nsid w:val="42FCE4BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="37162457"/>
+    <w:nsid w:val="5FDEA281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,51 +1020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A830B0F"/>
+    <w:nsid w:val="F0291DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F00B6CC3"/>
+    <w:nsid w:val="32CD56AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>