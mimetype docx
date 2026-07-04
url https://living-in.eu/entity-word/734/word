--- v2 (2026-06-07)
+++ v3 (2026-07-04)
@@ -576,51 +576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1510F4F"/>
+    <w:nsid w:val="530282D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42FCE4BC"/>
+    <w:nsid w:val="7608D0DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FDEA281"/>
+    <w:nsid w:val="411C4356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,51 +1020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F0291DE3"/>
+    <w:nsid w:val="155A9C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="32CD56AE"/>
+    <w:nsid w:val="823B51B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>