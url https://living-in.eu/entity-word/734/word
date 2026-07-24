--- v3 (2026-07-04)
+++ v4 (2026-07-24)
@@ -576,51 +576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="530282D0"/>
+    <w:nsid w:val="00F649B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7608D0DA"/>
+    <w:nsid w:val="CADED844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="411C4356"/>
+    <w:nsid w:val="680048AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,51 +1020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="155A9C17"/>
+    <w:nsid w:val="FAA71B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="823B51B2"/>
+    <w:nsid w:val="BD028EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>