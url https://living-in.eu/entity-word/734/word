--- v4 (2026-07-24)
+++ v5 (2026-08-13)
@@ -576,51 +576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00F649B1"/>
+    <w:nsid w:val="3A806ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CADED844"/>
+    <w:nsid w:val="DD6AF9DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="680048AA"/>
+    <w:nsid w:val="BF353849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,51 +1020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FAA71B7E"/>
+    <w:nsid w:val="35D4B442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BD028EDB"/>
+    <w:nsid w:val="4D7170EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>