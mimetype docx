--- v5 (2026-08-13)
+++ v6 (2026-09-03)
@@ -576,51 +576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A806ABC"/>
+    <w:nsid w:val="176A8484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DD6AF9DD"/>
+    <w:nsid w:val="855E6D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BF353849"/>
+    <w:nsid w:val="1B89938F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,51 +1020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35D4B442"/>
+    <w:nsid w:val="8A8D5C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D7170EE"/>
+    <w:nsid w:val="D6709986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>