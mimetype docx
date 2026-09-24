--- v6 (2026-09-03)
+++ v7 (2026-09-24)
@@ -576,51 +576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="176A8484"/>
+    <w:nsid w:val="FB423F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="855E6D02"/>
+    <w:nsid w:val="07644E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B89938F"/>
+    <w:nsid w:val="4DFDB434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,51 +1020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A8D5C6A"/>
+    <w:nsid w:val="72BF2FAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D6709986"/>
+    <w:nsid w:val="99222342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>