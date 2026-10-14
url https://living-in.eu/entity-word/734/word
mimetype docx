--- v7 (2026-09-24)
+++ v8 (2026-10-14)
@@ -576,51 +576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB423F20"/>
+    <w:nsid w:val="8BE34640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07644E58"/>
+    <w:nsid w:val="21648598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DFDB434"/>
+    <w:nsid w:val="199DB7DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,51 +1020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72BF2FAF"/>
+    <w:nsid w:val="92DE127D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="99222342"/>
+    <w:nsid w:val="FEAE7060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>