--- v8 (2026-10-14)
+++ v9 (2026-11-04)
@@ -576,51 +576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BE34640"/>
+    <w:nsid w:val="7E477E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21648598"/>
+    <w:nsid w:val="615A1A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="199DB7DF"/>
+    <w:nsid w:val="25FA6643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1020,51 +1020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="92DE127D"/>
+    <w:nsid w:val="F741AC45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1168,51 +1168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FEAE7060"/>
+    <w:nsid w:val="C4D0F015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>