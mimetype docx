--- v0 (2026-06-19)
+++ v1 (2026-08-23)
@@ -968,51 +968,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE363082"/>
+    <w:nsid w:val="1C18E315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1116,51 +1116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FDC0AC8"/>
+    <w:nsid w:val="7132EE9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1264,51 +1264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57B6B566"/>
+    <w:nsid w:val="498AA4EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1412,51 +1412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73B66AB4"/>
+    <w:nsid w:val="6728A378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1560,51 +1560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3CC04D5C"/>
+    <w:nsid w:val="10AA2BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1708,51 +1708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EEF5E01B"/>
+    <w:nsid w:val="4138276A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1856,51 +1856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="961DEC6B"/>
+    <w:nsid w:val="0D0B8A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1692B2B8"/>
+    <w:nsid w:val="A131A996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2152,51 +2152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="892C9D88"/>
+    <w:nsid w:val="2D4BA02F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2300,51 +2300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AF8B2550"/>
+    <w:nsid w:val="1A28B604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2448,51 +2448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="ABCC03C7"/>
+    <w:nsid w:val="D5225A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2596,51 +2596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D3CA0387"/>
+    <w:nsid w:val="9E9DA712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2744,51 +2744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8793B571"/>
+    <w:nsid w:val="D3730134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B45733F6"/>
+    <w:nsid w:val="AF6A152D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="57EC31C3"/>
+    <w:nsid w:val="CFC6F77D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>