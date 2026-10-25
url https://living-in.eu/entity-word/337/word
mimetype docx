--- v1 (2026-08-23)
+++ v2 (2026-10-25)
@@ -968,51 +968,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C18E315"/>
+    <w:nsid w:val="6E028191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1116,51 +1116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7132EE9A"/>
+    <w:nsid w:val="CD323785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1264,51 +1264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="498AA4EE"/>
+    <w:nsid w:val="D89DD755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1412,51 +1412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6728A378"/>
+    <w:nsid w:val="08ED4D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1560,51 +1560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="10AA2BF8"/>
+    <w:nsid w:val="1FC79F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1708,51 +1708,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4138276A"/>
+    <w:nsid w:val="7502AC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1856,51 +1856,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0D0B8A82"/>
+    <w:nsid w:val="AD577F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2004,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A131A996"/>
+    <w:nsid w:val="BCCBBEBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2152,51 +2152,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2D4BA02F"/>
+    <w:nsid w:val="E5FAF1BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2300,51 +2300,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1A28B604"/>
+    <w:nsid w:val="993B018B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2448,51 +2448,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D5225A25"/>
+    <w:nsid w:val="537C9F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2596,51 +2596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9E9DA712"/>
+    <w:nsid w:val="AA63F05C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2744,51 +2744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D3730134"/>
+    <w:nsid w:val="3D5BC99F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="AF6A152D"/>
+    <w:nsid w:val="60468D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3040,51 +3040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="CFC6F77D"/>
+    <w:nsid w:val="F9ABDCF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>