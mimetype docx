--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1617,51 +1617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9381300"/>
+    <w:nsid w:val="11ABB136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1765,51 +1765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C92170D"/>
+    <w:nsid w:val="F6AE6391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +1913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2549BE7D"/>
+    <w:nsid w:val="6310A238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2061,51 +2061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50196128"/>
+    <w:nsid w:val="1B3840EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2209,51 +2209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="57F65DC1"/>
+    <w:nsid w:val="82BFE18F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2357,51 +2357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E9CD7878"/>
+    <w:nsid w:val="F5016E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2505,51 +2505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="78B299BA"/>
+    <w:nsid w:val="24B354AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>