--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -1617,51 +1617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11ABB136"/>
+    <w:nsid w:val="530BFE9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1765,51 +1765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6AE6391"/>
+    <w:nsid w:val="7B6BC24B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +1913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6310A238"/>
+    <w:nsid w:val="49839324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2061,51 +2061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B3840EA"/>
+    <w:nsid w:val="B1EE0934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2209,51 +2209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="82BFE18F"/>
+    <w:nsid w:val="E2EC1D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2357,51 +2357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F5016E7F"/>
+    <w:nsid w:val="EB4DEF42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2505,51 +2505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="24B354AF"/>
+    <w:nsid w:val="71C47F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>