--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -1617,51 +1617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="530BFE9F"/>
+    <w:nsid w:val="D1DC88DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1765,51 +1765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B6BC24B"/>
+    <w:nsid w:val="85CF842D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +1913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49839324"/>
+    <w:nsid w:val="F53D1D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2061,51 +2061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B1EE0934"/>
+    <w:nsid w:val="5BD168FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2209,51 +2209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E2EC1D90"/>
+    <w:nsid w:val="4A6000C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2357,51 +2357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EB4DEF42"/>
+    <w:nsid w:val="504C7AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2505,51 +2505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="71C47F1E"/>
+    <w:nsid w:val="D8307AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>