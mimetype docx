--- v3 (2026-07-02)
+++ v4 (2026-07-29)
@@ -1617,51 +1617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1DC88DE"/>
+    <w:nsid w:val="69650076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1765,51 +1765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="85CF842D"/>
+    <w:nsid w:val="13AFD238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +1913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F53D1D65"/>
+    <w:nsid w:val="4AF583FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2061,51 +2061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BD168FA"/>
+    <w:nsid w:val="4DBD59B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2209,51 +2209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A6000C4"/>
+    <w:nsid w:val="E057C3AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2357,51 +2357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="504C7AD7"/>
+    <w:nsid w:val="EBAFEAB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2505,51 +2505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D8307AC7"/>
+    <w:nsid w:val="863EDFCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>