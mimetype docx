--- v4 (2026-07-29)
+++ v5 (2026-08-19)
@@ -1617,51 +1617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69650076"/>
+    <w:nsid w:val="C9A773FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1765,51 +1765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13AFD238"/>
+    <w:nsid w:val="7679DB16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +1913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4AF583FA"/>
+    <w:nsid w:val="766DC31A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2061,51 +2061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4DBD59B6"/>
+    <w:nsid w:val="38919947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2209,51 +2209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E057C3AC"/>
+    <w:nsid w:val="E9DDDE19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2357,51 +2357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EBAFEAB4"/>
+    <w:nsid w:val="0C1FEEF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2505,51 +2505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="863EDFCD"/>
+    <w:nsid w:val="33EB2DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>