--- v5 (2026-08-19)
+++ v6 (2026-09-09)
@@ -1617,51 +1617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9A773FD"/>
+    <w:nsid w:val="13454A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1765,51 +1765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7679DB16"/>
+    <w:nsid w:val="89775FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +1913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="766DC31A"/>
+    <w:nsid w:val="2F6AF84C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2061,51 +2061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="38919947"/>
+    <w:nsid w:val="B9974FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2209,51 +2209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E9DDDE19"/>
+    <w:nsid w:val="C765EEF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2357,51 +2357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0C1FEEF1"/>
+    <w:nsid w:val="B537296F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2505,51 +2505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="33EB2DFD"/>
+    <w:nsid w:val="4E661447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>