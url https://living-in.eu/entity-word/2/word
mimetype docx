--- v6 (2026-09-09)
+++ v7 (2026-09-29)
@@ -1617,51 +1617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13454A06"/>
+    <w:nsid w:val="6F4D4A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1765,51 +1765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="89775FC6"/>
+    <w:nsid w:val="3E63095C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +1913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F6AF84C"/>
+    <w:nsid w:val="B4E1E26A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2061,51 +2061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9974FEA"/>
+    <w:nsid w:val="E91857C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2209,51 +2209,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C765EEF5"/>
+    <w:nsid w:val="C1CF6947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2357,51 +2357,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B537296F"/>
+    <w:nsid w:val="693B57D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2505,51 +2505,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4E661447"/>
+    <w:nsid w:val="AAAD7096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>