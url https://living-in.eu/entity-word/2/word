--- v7 (2026-09-29)
+++ v8 (2026-11-03)
@@ -19,1571 +19,50 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial, Helvetica, sans-serif;" w:hAnsi="Arial, Helvetica, sans-serif;" w:eastAsia="Arial, Helvetica, sans-serif;" w:cs="Arial, Helvetica, sans-serif;"/>
           <w:color w:val="000000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaration on joining forces to boost sustainable digital transformation in cities and communities in the EU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
-    <w:p>
-[...1519 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="150" w:right="150" w:bottom="150" w:left="150" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1615,1109 +94,51 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1057 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2745,51 +166,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurocities.eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://errin.eu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ccre.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oascities.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enoll.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cor.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>