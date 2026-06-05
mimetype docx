--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -665,51 +665,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E47A0F7"/>
+    <w:nsid w:val="5BC30BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,51 +813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64D23CE3"/>
+    <w:nsid w:val="AFA9DDDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -961,51 +961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F6024E14"/>
+    <w:nsid w:val="E7C9C221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1109,51 +1109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="933F9374"/>
+    <w:nsid w:val="DFEA0E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1257,51 +1257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CF575A98"/>
+    <w:nsid w:val="582D482C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>