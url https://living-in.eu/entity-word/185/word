--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -665,51 +665,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BC30BA7"/>
+    <w:nsid w:val="B756423C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,51 +813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AFA9DDDF"/>
+    <w:nsid w:val="BB139FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -961,51 +961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E7C9C221"/>
+    <w:nsid w:val="9022466F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1109,51 +1109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DFEA0E72"/>
+    <w:nsid w:val="CB267E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1257,51 +1257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="582D482C"/>
+    <w:nsid w:val="623E44E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>