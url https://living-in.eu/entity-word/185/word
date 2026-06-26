--- v2 (2026-06-26)
+++ v3 (2026-06-26)
@@ -665,51 +665,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B756423C"/>
+    <w:nsid w:val="6EF5ADC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,51 +813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB139FF8"/>
+    <w:nsid w:val="316FF1D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -961,51 +961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9022466F"/>
+    <w:nsid w:val="AAFF14A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1109,51 +1109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CB267E03"/>
+    <w:nsid w:val="D583D857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1257,51 +1257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="623E44E2"/>
+    <w:nsid w:val="DBAF3643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>