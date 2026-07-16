--- v3 (2026-06-26)
+++ v4 (2026-07-16)
@@ -665,51 +665,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EF5ADC4"/>
+    <w:nsid w:val="B5F3E8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,51 +813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="316FF1D8"/>
+    <w:nsid w:val="EE762C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -961,51 +961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AAFF14A6"/>
+    <w:nsid w:val="B0AD64B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1109,51 +1109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D583D857"/>
+    <w:nsid w:val="D591D916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1257,51 +1257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DBAF3643"/>
+    <w:nsid w:val="9165A741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>