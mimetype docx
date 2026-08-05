--- v4 (2026-07-16)
+++ v5 (2026-08-05)
@@ -665,51 +665,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5F3E8E9"/>
+    <w:nsid w:val="BC772564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,51 +813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EE762C90"/>
+    <w:nsid w:val="CB859A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -961,51 +961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B0AD64B8"/>
+    <w:nsid w:val="58533B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1109,51 +1109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D591D916"/>
+    <w:nsid w:val="286637CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1257,51 +1257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9165A741"/>
+    <w:nsid w:val="8B34AE10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>