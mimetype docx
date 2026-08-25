--- v5 (2026-08-05)
+++ v6 (2026-08-25)
@@ -665,51 +665,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC772564"/>
+    <w:nsid w:val="A756CA39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,51 +813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB859A79"/>
+    <w:nsid w:val="F2DBFFFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -961,51 +961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58533B5B"/>
+    <w:nsid w:val="E3758F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1109,51 +1109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="286637CD"/>
+    <w:nsid w:val="1215EA9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1257,51 +1257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8B34AE10"/>
+    <w:nsid w:val="0041DE22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>