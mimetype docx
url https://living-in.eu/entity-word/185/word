--- v6 (2026-08-25)
+++ v7 (2026-09-14)
@@ -665,51 +665,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A756CA39"/>
+    <w:nsid w:val="D1705027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,51 +813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F2DBFFFE"/>
+    <w:nsid w:val="25533B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -961,51 +961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E3758F54"/>
+    <w:nsid w:val="45000EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1109,51 +1109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1215EA9A"/>
+    <w:nsid w:val="D5D3293A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1257,51 +1257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0041DE22"/>
+    <w:nsid w:val="C1D3B582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>