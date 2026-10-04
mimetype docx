--- v7 (2026-09-14)
+++ v8 (2026-10-04)
@@ -665,51 +665,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1705027"/>
+    <w:nsid w:val="873E5176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,51 +813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25533B1C"/>
+    <w:nsid w:val="CBEDD261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -961,51 +961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45000EBD"/>
+    <w:nsid w:val="178A8C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1109,51 +1109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D5D3293A"/>
+    <w:nsid w:val="50131A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1257,51 +1257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C1D3B582"/>
+    <w:nsid w:val="3EA80D4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>