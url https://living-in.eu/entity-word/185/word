--- v8 (2026-10-04)
+++ v9 (2026-10-25)
@@ -665,51 +665,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="873E5176"/>
+    <w:nsid w:val="3494C134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -813,51 +813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CBEDD261"/>
+    <w:nsid w:val="F31CDB3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -961,51 +961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="178A8C34"/>
+    <w:nsid w:val="5E2FD3BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1109,51 +1109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50131A40"/>
+    <w:nsid w:val="EFB90ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1257,51 +1257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3EA80D4B"/>
+    <w:nsid w:val="30D4F610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>