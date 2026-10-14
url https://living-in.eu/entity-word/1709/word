--- v0 (2026-09-03)
+++ v1 (2026-10-14)
@@ -341,121 +341,143 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wester</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Director, LDT Citiverse EDIC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The national activation approach in practice (15 min) | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Olli Voutilainen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Senior Specialist, Ministry of Economic Affairs and Employment, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Anni Joela</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Project manager, City of Tampere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The role of the Smart Communities Network (10 min) | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markku Niemi</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Director for Smart City development, Business Tampere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LDT ecosystem: governance, actors, roles (15 min) | Speaker TBC</w:t>
+        <w:t xml:space="preserve">LDT ecosystem in the Netherlands: governance, actors, roles (15 min) | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koos Boersma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Programe manager, Geonovum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National projects and infrastructure in Finland (50 min)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiina Talvitie</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, Head of Unit Geospatial Development and Digital Twins, City of Helsinki</w:t>
+        <w:t xml:space="preserve">, City Geodesist and Head of Geospatial Development and Digital Twins, City of Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Heli Ponto</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Senior Project Manager, Forum Virium Helsinki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -541,51 +563,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2DE7904"/>
+    <w:nsid w:val="774018FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -689,51 +711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="96C6A407"/>
+    <w:nsid w:val="7A233165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>