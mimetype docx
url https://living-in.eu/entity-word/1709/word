--- v1 (2026-10-14)
+++ v2 (2026-11-04)
@@ -563,51 +563,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="774018FB"/>
+    <w:nsid w:val="C88805BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -711,51 +711,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A233165"/>
+    <w:nsid w:val="B0DA4CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>