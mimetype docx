--- v0 (2026-08-20)
+++ v1 (2026-09-09)
@@ -13,51 +13,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial, Helvetica, sans-serif;" w:hAnsi="Arial, Helvetica, sans-serif;" w:eastAsia="Arial, Helvetica, sans-serif;" w:cs="Arial, Helvetica, sans-serif;"/>
           <w:color w:val="000000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guimaraes uses digital tools to drive nature-based solutions</w:t>
+        <w:t xml:space="preserve">Guimaraes science-based tools to drive nature-based solutions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="150" w:right="150" w:bottom="150" w:left="150" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>