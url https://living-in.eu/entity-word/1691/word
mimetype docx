--- v0 (2026-07-17)
+++ v1 (2026-08-06)
@@ -188,51 +188,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9F5A4A2"/>
+    <w:nsid w:val="3E96FB06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>