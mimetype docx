--- v1 (2026-08-06)
+++ v2 (2026-08-27)
@@ -188,51 +188,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E96FB06"/>
+    <w:nsid w:val="3069D174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>