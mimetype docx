--- v2 (2026-08-27)
+++ v3 (2026-09-16)
@@ -188,51 +188,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3069D174"/>
+    <w:nsid w:val="5FA919E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>