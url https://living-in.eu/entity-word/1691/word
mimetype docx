--- v3 (2026-09-16)
+++ v4 (2026-10-10)
@@ -30,129 +30,384 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial, Helvetica, sans-serif;" w:hAnsi="Arial, Helvetica, sans-serif;" w:eastAsia="Arial, Helvetica, sans-serif;" w:cs="Arial, Helvetica, sans-serif;"/>
           <w:color w:val="000000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Living-in.EU Stakeholder Forum, 30 September 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The next Living-in.EU Stakeholder Forum will provide an update on the latest European initiatives supporting the digital transformation of cities and communities, while also looking ahead to the future direction and next steps of the Living-in.EU community.</w:t>
+        <w:t xml:space="preserve">The last formal Living-in.EU Stakeholder Forum provided an update on the latest European initiatives supporting the digital transformation of cities and communities, while also looking ahead to the future direction and next steps of the Living-in.EU community.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">During the session, we will cover:</w:t>
+        <w:t xml:space="preserve">During the session, we covered</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can revisit the meeting through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">recording</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">(https://www.youtube.com/watch?v=zOgIhvKk2N4) </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the presentations below:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Living-in.EU – 4 years in a nutshell</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Living-in.EU Working Group Results: LORDIMAS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Updates from the five Living-in.EU Working Groups: Legal, Financial, Technical, Monitoring &amp; Measuring, and Education &amp; Capacity Building.</w:t>
+        <w:t xml:space="preserve">(pp 18-23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Living-in.EU Working Group Results: MIMs Plus Version 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Specs</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">IMPACTS-EDIC</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">GOLIA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Governing, Optimising and Leveraging Innovations proActively)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Data Spaces &amp; Local Digital Twins</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A practical walkthrough of the Living-in.EU website, showing participants how to navigate the platform and take advantage of its tools, knowledge resources, training materials, support services and opportunities for community engagement.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(pp24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">DS4SSCC Training Hub</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Stakeholder Forum Registration Form</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">The Citizen-Centric LDT Network</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We would also like to share two follow-up invitations from the projects:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">European CitiVerses Uniting for Inclusiveness:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> join the event </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The session will be recorded. The recording, presentations and all supporting materials shared during the session will be made available to participants afterwards.</w:t>
+        <w:t xml:space="preserve">Accessible by Design: Putting Accessibility at the Heart of Europe’s Local Digital Twins</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 October</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Register here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DS4SSCC:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> please share your feedback on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Training Hub</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">feedback form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, also referenced on slide 9 of the presentation.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="150" w:right="150" w:bottom="150" w:left="150" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -188,51 +443,199 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FA919E4"/>
+    <w:nsid w:val="6EB07A11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="44755908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,50 +740,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -410,51 +816,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=zOgIhvKk2N4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mail.google.com/mail/u/0/(https://www.youtube.com/watch?v=zOgIhvKk2N4)" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://living-in.eu/sites/default/files/files/slides-stakeholder-forum-30-september-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://living-in.eu/sites/default/files/files/living-in.eu-mims-plus-version-9.pptx.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://living-in.eu/sites/default/files/files/mims_plus_specification_9_0.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://living-in.eu/sites/default/files/files/impacts-edic-intro-to-living-in.eu-sept-30-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://living-in.eu/sites/default/files/files/about-golia-ppt_slides.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://living-in.eu/sites/default/files/files/ds4sscc_training_hub_presentation.pptx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ds4sscc.eu/stakeholderforum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://living-in.eu/sites/default/files/files/cu_presentation_template-living-in-eu-30.09.2026.pptx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en-gb.eu.invajo.com/event/europeancitversesunitingforinclusiveness/accessiblebydesignputtingaccessibilityattheheartofeuropeslocaldigitaltwins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.cloud.microsoft/Pages/ResponsePage.aspx?id=ivVEPqSZ6UWElVyGacAYjz01Q3eMrpRDnLKQTFSlWNpUOUw3RE5PSEQ3OVJCSUk0SldJUUM0U0xDSy4u" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>