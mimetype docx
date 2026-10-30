--- v4 (2026-10-10)
+++ v5 (2026-10-30)
@@ -443,51 +443,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EB07A11"/>
+    <w:nsid w:val="E569BF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -591,51 +591,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44755908"/>
+    <w:nsid w:val="EC543A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>