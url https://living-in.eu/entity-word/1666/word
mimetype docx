--- v0 (2026-06-10)
+++ v1 (2026-07-07)
@@ -76,88 +76,265 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In this context, AI sovereignty has emerged as a critical topic. It closely aligns with EU priorities such as tech sovereignty, with a recent policy package proposing to host key infrastructures such as data centres and chips production in Europe. Local and regional administrations are increasingly faced with strategic choices, whether to pursue emerging sovereign European open-source AI solutions, or to use capabilities of Big Tech providers while aiming to retain control over data. Other challenges include limited political support and legal uncertainty when it comes to defining “European” solutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Objective</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">This webinar, organised by the Living-in.EU Legal WG in collaboration with the Eurocities WG Data, will address the question how local public administrations can give their employees and citizens access to AI without compromising on security, responsibility and public oversight. Representatives from European cities such as Aarhus will share their experience and approach to digital sovereignty in general, and also with a specific focus on AI.</w:t>
+        <w:t xml:space="preserve">This webinar, organised by the Living-in.EU Legal WG in collaboration with the Eurocities WG Data, will address the question how local public administrations can give their employees and citizens access to AI without compromising on security, responsibility and public oversight. Representatives from European cities such as Aarhus and Rotterdam will share their experience and approach to digital sovereignty in general, and also with a specific focus on AI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discussions will also focus on how local authorities navigate national approaches, as member states such as make digital sovereignty a strategic priority and move towards open-source tools for public administrations. Beyond the question of choosing the right provider, the webinar will also explore the role of control over data, hosting, model access, interoperability and deployment of AI solutions.</w:t>
+        <w:t xml:space="preserve">Discussions will also focus on how local authorities navigate national approaches, as member states such as France make digital sovereignty a strategic priority and move towards open-source tools for public administrations. Beyond the question of choosing the right provider, the webinar will also explore the role of control over data, hosting, model access, interoperability and deployment of AI solutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Agenda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve">More details on the agenda will be added shortly.</w:t>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11:00-11:05 |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Introduction and welcome (Living-in.EU/Eurocities)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11:05-11:15 |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Setting the scene (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieter-Jan Pauwels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, AI programme manager, City of Ghent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11:15-11:55 |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> City experiences with digital and AI sovereignty    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">City of Aarhus (20 min): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bo Fristed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Head of ITK (City of Aarhus Innovation Centre), Chair of OS2 network</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">City of Rotterdam (20 min): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jochem Cooiman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Digital innovation officer, City of Rotterdam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11:55-12:05 | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q&amp;A on the presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12:05-12:30 |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interactive discussion</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="150" w:right="150" w:bottom="150" w:left="150" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -191,51 +368,203 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="4C943B0B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>