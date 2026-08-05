--- v1 (2026-07-07)
+++ v2 (2026-08-05)
@@ -370,51 +370,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C943B0B"/>
+    <w:nsid w:val="DF1C15FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>