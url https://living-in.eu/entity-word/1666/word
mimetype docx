--- v2 (2026-08-05)
+++ v3 (2026-08-25)
@@ -370,51 +370,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF1C15FA"/>
+    <w:nsid w:val="8C3DF224"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>