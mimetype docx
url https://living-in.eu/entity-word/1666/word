--- v3 (2026-08-25)
+++ v4 (2026-09-15)
@@ -370,51 +370,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C3DF224"/>
+    <w:nsid w:val="AED0B726"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>