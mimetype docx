--- v4 (2026-09-15)
+++ v5 (2026-10-15)
@@ -370,51 +370,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AED0B726"/>
+    <w:nsid w:val="2434F27B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>