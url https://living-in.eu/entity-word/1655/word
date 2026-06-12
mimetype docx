--- v0 (2026-05-22)
+++ v1 (2026-06-12)
@@ -357,51 +357,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CB16D32"/>
+    <w:nsid w:val="E866C576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>