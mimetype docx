--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -357,51 +357,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E866C576"/>
+    <w:nsid w:val="8E1F7F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>