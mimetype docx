--- v2 (2026-07-03)
+++ v3 (2026-08-13)
@@ -217,101 +217,147 @@
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Paula RODRIGUEZ MULLER</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European Commission – JRC)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">10:45 – 11:20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Implication for practice: discussion with experts [TBC]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🎙️</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Chiara Venturini</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Eurocities)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">11:20 – 11:30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">🎙️​</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
-          <w:t xml:space="preserve">Sven SCHADE</w:t>
+          <w:t xml:space="preserve">Sven Schade</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European Commission – JRC)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="150" w:right="150" w:bottom="150" w:left="150" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -357,51 +403,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E1F7F81"/>
+    <w:nsid w:val="D70AE862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -579,51 +625,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/stefanos-kotoglou-71014138/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/luca-tangi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/paularodriguezmuller/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/sven-schade-7359bb10/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/stefanos-kotoglou-71014138/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/luca-tangi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/paularodriguezmuller/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/chiara-v-b6b85238/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/sven-schade-7359bb10/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>