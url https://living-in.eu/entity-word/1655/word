--- v3 (2026-08-13)
+++ v4 (2026-09-03)
@@ -403,51 +403,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D70AE862"/>
+    <w:nsid w:val="4D90DD52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>