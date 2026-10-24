--- v4 (2026-09-03)
+++ v5 (2026-10-24)
@@ -403,51 +403,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D90DD52"/>
+    <w:nsid w:val="A4A09FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>