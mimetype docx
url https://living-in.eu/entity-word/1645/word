--- v0 (2026-05-07)
+++ v1 (2026-10-21)
@@ -13,51 +13,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial, Helvetica, sans-serif;" w:hAnsi="Arial, Helvetica, sans-serif;" w:eastAsia="Arial, Helvetica, sans-serif;" w:cs="Arial, Helvetica, sans-serif;"/>
           <w:color w:val="000000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">GoLiEU goes to OpenLivingLab Days 2026</w:t>
+        <w:t xml:space="preserve">Go Li.EU goes to OpenLivingLab Days 2026: When scaling up Living Lab solutions feels impossible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">As every year, GoLiEU partner European Network of Living Labs (ENoLL) is organising its flagship event, OpenLivingLab Days. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:b w:val="1"/>
@@ -152,67 +152,82 @@
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Living-in.The EU initiative will be represented at the event through its contribution to a booth focusing on city projects and a joint session discussing how living lab solutions for urban innovation could be scaled up and how living labs should connect with the private sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">More information is coming up soon!</w:t>
+        <w:t xml:space="preserve">More information on the session is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Find out more about the conference </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -359,51 +374,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openlivinglabdays.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://This panel session tackles a common challenge across the Living Lab community: why do so many promising solutions struggle to scale beyond the pilot phase? Despite strong co-creation processes and successful local experimentation, collaboration with industry and other key actors often remains limited, slowing down wider adoption and impact. Bringing together perspectives from the Digital Urban Systems and Solutions Working Group and the Transition Super Living Labs Working Group, this session will explore where and why scaling efforts break down. Through a moderated exchange, panelists will challenge assumptions, share experiences, and identify gaps in collaboration between Living Labs and industry." TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openlivinglabdays.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>