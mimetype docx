--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -3108,51 +3108,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0532FA6"/>
+    <w:nsid w:val="25ED9ADC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1228540A"/>
+    <w:nsid w:val="640DE576"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40C3DDF1"/>
+    <w:nsid w:val="2AA0E64E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="870E6A9E"/>
+    <w:nsid w:val="ABCADCDF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6DC6D48C"/>
+    <w:nsid w:val="6ABCA91B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9E1E3BEA"/>
+    <w:nsid w:val="91158D31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6FC06BFF"/>
+    <w:nsid w:val="88D651F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8484FAD7"/>
+    <w:nsid w:val="77255D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="03AB74F7"/>
+    <w:nsid w:val="5FF27F72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9AD7D2B6"/>
+    <w:nsid w:val="D5F236F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B9AE86B7"/>
+    <w:nsid w:val="3C6D6178"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2718D591"/>
+    <w:nsid w:val="8D3947C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8D24C891"/>
+    <w:nsid w:val="0153B017"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CE9A2A5F"/>
+    <w:nsid w:val="B35DC1F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="68D649DE"/>
+    <w:nsid w:val="C0DEE56C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="0505DDDA"/>
+    <w:nsid w:val="E9F7A4AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="64C87152"/>
+    <w:nsid w:val="520EA292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="63A8F6E7"/>
+    <w:nsid w:val="80E613CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="42656953"/>
+    <w:nsid w:val="35AA9462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="00A048DD"/>
+    <w:nsid w:val="8FF44EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="613444B1"/>
+    <w:nsid w:val="F349BB75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="727E5C64"/>
+    <w:nsid w:val="CD6D873D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="48B138FF"/>
+    <w:nsid w:val="8831786F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="DEBDC4B4"/>
+    <w:nsid w:val="D80BFF83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="34536589"/>
+    <w:nsid w:val="2411B3C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="FED18C95"/>
+    <w:nsid w:val="E76EC99C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="F8FC9C3F"/>
+    <w:nsid w:val="D20F8ED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="E0BF8ED6"/>
+    <w:nsid w:val="E6D1F4EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="0FFB5A3D"/>
+    <w:nsid w:val="28C7A8C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="C6051293"/>
+    <w:nsid w:val="DF3B7CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>