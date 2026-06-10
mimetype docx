--- v1 (2026-05-20)
+++ v2 (2026-06-10)
@@ -3108,51 +3108,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25ED9ADC"/>
+    <w:nsid w:val="397E741B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="640DE576"/>
+    <w:nsid w:val="1B0D2D3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AA0E64E"/>
+    <w:nsid w:val="AE1DEC2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ABCADCDF"/>
+    <w:nsid w:val="49E84EC0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6ABCA91B"/>
+    <w:nsid w:val="2E902847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="91158D31"/>
+    <w:nsid w:val="D2530D5F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="88D651F6"/>
+    <w:nsid w:val="825A1DF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="77255D72"/>
+    <w:nsid w:val="44E3C8A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5FF27F72"/>
+    <w:nsid w:val="A6CEC1F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D5F236F5"/>
+    <w:nsid w:val="BC0AD444"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3C6D6178"/>
+    <w:nsid w:val="E4A02926"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8D3947C3"/>
+    <w:nsid w:val="782DE05F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0153B017"/>
+    <w:nsid w:val="C5975822"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B35DC1F7"/>
+    <w:nsid w:val="31CB0207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C0DEE56C"/>
+    <w:nsid w:val="A0E2D7A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="E9F7A4AF"/>
+    <w:nsid w:val="477B9D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="520EA292"/>
+    <w:nsid w:val="FA7CE7EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="80E613CD"/>
+    <w:nsid w:val="BC2CC31D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="35AA9462"/>
+    <w:nsid w:val="B99D16DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8FF44EF4"/>
+    <w:nsid w:val="CAD96661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F349BB75"/>
+    <w:nsid w:val="8F9F1B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="CD6D873D"/>
+    <w:nsid w:val="01EFA3B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="8831786F"/>
+    <w:nsid w:val="B99934D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="D80BFF83"/>
+    <w:nsid w:val="39814B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="2411B3C0"/>
+    <w:nsid w:val="EC0A8B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="E76EC99C"/>
+    <w:nsid w:val="403E9124"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D20F8ED6"/>
+    <w:nsid w:val="3B06B643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="E6D1F4EC"/>
+    <w:nsid w:val="D0971504"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="28C7A8C2"/>
+    <w:nsid w:val="33D449CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="DF3B7CBB"/>
+    <w:nsid w:val="9FEB5165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>