--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -3108,51 +3108,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="397E741B"/>
+    <w:nsid w:val="FAB435DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B0D2D3C"/>
+    <w:nsid w:val="07DA72A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AE1DEC2D"/>
+    <w:nsid w:val="C88CBD1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49E84EC0"/>
+    <w:nsid w:val="3B86A994"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2E902847"/>
+    <w:nsid w:val="60F350C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D2530D5F"/>
+    <w:nsid w:val="D0C1D250"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="825A1DF2"/>
+    <w:nsid w:val="C2F37940"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="44E3C8A4"/>
+    <w:nsid w:val="08BC62C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A6CEC1F1"/>
+    <w:nsid w:val="8FECE5B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BC0AD444"/>
+    <w:nsid w:val="935965CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E4A02926"/>
+    <w:nsid w:val="0F009691"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="782DE05F"/>
+    <w:nsid w:val="70F54342"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C5975822"/>
+    <w:nsid w:val="C68F7C7B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="31CB0207"/>
+    <w:nsid w:val="7AC4D921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A0E2D7A1"/>
+    <w:nsid w:val="F2B32809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="477B9D59"/>
+    <w:nsid w:val="C9E25ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="FA7CE7EE"/>
+    <w:nsid w:val="F585D33F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="BC2CC31D"/>
+    <w:nsid w:val="9D35C891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B99D16DA"/>
+    <w:nsid w:val="0C9EA874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="CAD96661"/>
+    <w:nsid w:val="88EA01E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="8F9F1B9B"/>
+    <w:nsid w:val="99B162B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="01EFA3B3"/>
+    <w:nsid w:val="9EA2D804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="B99934D1"/>
+    <w:nsid w:val="57C4B8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="39814B85"/>
+    <w:nsid w:val="B7F6282D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="EC0A8B7A"/>
+    <w:nsid w:val="DC4CBE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="403E9124"/>
+    <w:nsid w:val="371C402A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="3B06B643"/>
+    <w:nsid w:val="4FE869AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D0971504"/>
+    <w:nsid w:val="0DBA9B6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="33D449CF"/>
+    <w:nsid w:val="C16BA0B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="9FEB5165"/>
+    <w:nsid w:val="B0361955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>