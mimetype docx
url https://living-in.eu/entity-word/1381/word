--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -3108,51 +3108,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAB435DD"/>
+    <w:nsid w:val="91A7A251"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07DA72A6"/>
+    <w:nsid w:val="06F05915"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C88CBD1A"/>
+    <w:nsid w:val="7C1662FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B86A994"/>
+    <w:nsid w:val="9B31340F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60F350C1"/>
+    <w:nsid w:val="05D5A1A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D0C1D250"/>
+    <w:nsid w:val="A4166421"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C2F37940"/>
+    <w:nsid w:val="763A6572"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="08BC62C1"/>
+    <w:nsid w:val="7DFB76CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8FECE5B5"/>
+    <w:nsid w:val="5B2D753E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="935965CE"/>
+    <w:nsid w:val="36F35D65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0F009691"/>
+    <w:nsid w:val="B283E99C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="70F54342"/>
+    <w:nsid w:val="3204184C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C68F7C7B"/>
+    <w:nsid w:val="C3D4EECD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="7AC4D921"/>
+    <w:nsid w:val="4C4B3885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F2B32809"/>
+    <w:nsid w:val="E66453CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C9E25ADE"/>
+    <w:nsid w:val="F8CC7B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="F585D33F"/>
+    <w:nsid w:val="B3465184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="9D35C891"/>
+    <w:nsid w:val="B85DD160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="0C9EA874"/>
+    <w:nsid w:val="350464DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="88EA01E5"/>
+    <w:nsid w:val="82C41076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="99B162B0"/>
+    <w:nsid w:val="F000CB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="9EA2D804"/>
+    <w:nsid w:val="B0B0455D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="57C4B8F6"/>
+    <w:nsid w:val="0E62E921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="B7F6282D"/>
+    <w:nsid w:val="B7FE32E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="DC4CBE01"/>
+    <w:nsid w:val="DC5B51EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="371C402A"/>
+    <w:nsid w:val="B10F9869"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4FE869AB"/>
+    <w:nsid w:val="21410FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="0DBA9B6E"/>
+    <w:nsid w:val="C4F68A89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="C16BA0B9"/>
+    <w:nsid w:val="C3E32F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="B0361955"/>
+    <w:nsid w:val="D65D673D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>