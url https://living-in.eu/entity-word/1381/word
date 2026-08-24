--- v4 (2026-07-21)
+++ v5 (2026-08-24)
@@ -3108,51 +3108,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91A7A251"/>
+    <w:nsid w:val="7B86EF84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06F05915"/>
+    <w:nsid w:val="52C0BFDD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7C1662FE"/>
+    <w:nsid w:val="3AACE391"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9B31340F"/>
+    <w:nsid w:val="1A323AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="05D5A1A3"/>
+    <w:nsid w:val="573338D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A4166421"/>
+    <w:nsid w:val="A5B340BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="763A6572"/>
+    <w:nsid w:val="F3F7B7C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7DFB76CB"/>
+    <w:nsid w:val="7B0BEE94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5B2D753E"/>
+    <w:nsid w:val="E3E31295"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="36F35D65"/>
+    <w:nsid w:val="96890D9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B283E99C"/>
+    <w:nsid w:val="057104E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3204184C"/>
+    <w:nsid w:val="156B33C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="C3D4EECD"/>
+    <w:nsid w:val="201FD67B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="4C4B3885"/>
+    <w:nsid w:val="3888F8E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="E66453CB"/>
+    <w:nsid w:val="DE3CD545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F8CC7B13"/>
+    <w:nsid w:val="BD854951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="B3465184"/>
+    <w:nsid w:val="3F494029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="B85DD160"/>
+    <w:nsid w:val="F9953850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="350464DE"/>
+    <w:nsid w:val="B30C18C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="82C41076"/>
+    <w:nsid w:val="ADE9BFBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F000CB9A"/>
+    <w:nsid w:val="0990E05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="B0B0455D"/>
+    <w:nsid w:val="08CA329D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="0E62E921"/>
+    <w:nsid w:val="F9685162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="B7FE32E8"/>
+    <w:nsid w:val="88AC7A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="DC5B51EE"/>
+    <w:nsid w:val="204EABC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="B10F9869"/>
+    <w:nsid w:val="3E12A17D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="21410FE0"/>
+    <w:nsid w:val="3D98A9CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="C4F68A89"/>
+    <w:nsid w:val="D77345FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="C3E32F89"/>
+    <w:nsid w:val="800ECF5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="D65D673D"/>
+    <w:nsid w:val="D2D943D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>