--- v5 (2026-08-24)
+++ v6 (2026-09-16)
@@ -3108,51 +3108,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B86EF84"/>
+    <w:nsid w:val="E4B92481"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52C0BFDD"/>
+    <w:nsid w:val="C39AE2D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3AACE391"/>
+    <w:nsid w:val="79817509"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A323AEC"/>
+    <w:nsid w:val="43012D9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="573338D5"/>
+    <w:nsid w:val="A59B1167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A5B340BF"/>
+    <w:nsid w:val="2256E5BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F3F7B7C1"/>
+    <w:nsid w:val="FF76F010"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7B0BEE94"/>
+    <w:nsid w:val="52D9C30F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E3E31295"/>
+    <w:nsid w:val="E3688FB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="96890D9E"/>
+    <w:nsid w:val="EB46D7B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="057104E0"/>
+    <w:nsid w:val="5072B1E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="156B33C9"/>
+    <w:nsid w:val="39113A6C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="201FD67B"/>
+    <w:nsid w:val="D8F3E01D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="3888F8E8"/>
+    <w:nsid w:val="9A792753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DE3CD545"/>
+    <w:nsid w:val="2B210E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="BD854951"/>
+    <w:nsid w:val="A41F1918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3F494029"/>
+    <w:nsid w:val="828FCA1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F9953850"/>
+    <w:nsid w:val="F3D0CA10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B30C18C6"/>
+    <w:nsid w:val="76A610E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="ADE9BFBB"/>
+    <w:nsid w:val="613370AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="0990E05B"/>
+    <w:nsid w:val="823220FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="08CA329D"/>
+    <w:nsid w:val="9139ED63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F9685162"/>
+    <w:nsid w:val="94A52AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="88AC7A7D"/>
+    <w:nsid w:val="2B7E55C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="204EABC6"/>
+    <w:nsid w:val="458FD7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3E12A17D"/>
+    <w:nsid w:val="3F0E966A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="3D98A9CA"/>
+    <w:nsid w:val="61AD4B66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D77345FC"/>
+    <w:nsid w:val="5F0676A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="800ECF5E"/>
+    <w:nsid w:val="2EBDDA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="D2D943D6"/>
+    <w:nsid w:val="49F47437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>