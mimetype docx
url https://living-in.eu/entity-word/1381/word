--- v6 (2026-09-16)
+++ v7 (2026-10-06)
@@ -3108,51 +3108,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B92481"/>
+    <w:nsid w:val="BB3D9447"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C39AE2D8"/>
+    <w:nsid w:val="316FDDFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79817509"/>
+    <w:nsid w:val="F1262A09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="43012D9D"/>
+    <w:nsid w:val="11E8975F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A59B1167"/>
+    <w:nsid w:val="DDDBD364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2256E5BF"/>
+    <w:nsid w:val="C1B516CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FF76F010"/>
+    <w:nsid w:val="7DACA976"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="52D9C30F"/>
+    <w:nsid w:val="9A5D21FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E3688FB4"/>
+    <w:nsid w:val="87D46686"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EB46D7B2"/>
+    <w:nsid w:val="E2267BF5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5072B1E5"/>
+    <w:nsid w:val="FABF10D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="39113A6C"/>
+    <w:nsid w:val="485EA2EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D8F3E01D"/>
+    <w:nsid w:val="088B8650"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9A792753"/>
+    <w:nsid w:val="11DE818F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2B210E2A"/>
+    <w:nsid w:val="928487AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A41F1918"/>
+    <w:nsid w:val="9A1FD0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="828FCA1E"/>
+    <w:nsid w:val="2BC55F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F3D0CA10"/>
+    <w:nsid w:val="5F79748D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="76A610E0"/>
+    <w:nsid w:val="24524957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="613370AA"/>
+    <w:nsid w:val="E5761A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="823220FD"/>
+    <w:nsid w:val="2C5CB436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="9139ED63"/>
+    <w:nsid w:val="5FED1F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="94A52AB4"/>
+    <w:nsid w:val="7AA8844F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="2B7E55C6"/>
+    <w:nsid w:val="95CB2C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="458FD7B9"/>
+    <w:nsid w:val="124BAC80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3F0E966A"/>
+    <w:nsid w:val="B89D76E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="61AD4B66"/>
+    <w:nsid w:val="C00E99AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="5F0676A8"/>
+    <w:nsid w:val="DC1E362A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="2EBDDA24"/>
+    <w:nsid w:val="8F087BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="49F47437"/>
+    <w:nsid w:val="F143A2EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>