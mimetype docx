--- v7 (2026-10-06)
+++ v8 (2026-10-26)
@@ -3108,51 +3108,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB3D9447"/>
+    <w:nsid w:val="1A2C4AE5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="316FDDFD"/>
+    <w:nsid w:val="31A387BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F1262A09"/>
+    <w:nsid w:val="FDFF66CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11E8975F"/>
+    <w:nsid w:val="D0EB57B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DDDBD364"/>
+    <w:nsid w:val="695637D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +3848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C1B516CF"/>
+    <w:nsid w:val="6B59300C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7DACA976"/>
+    <w:nsid w:val="97E39208"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9A5D21FE"/>
+    <w:nsid w:val="6A8C193E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="87D46686"/>
+    <w:nsid w:val="F6BBC9E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E2267BF5"/>
+    <w:nsid w:val="688E7A9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FABF10D8"/>
+    <w:nsid w:val="11782313"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="485EA2EF"/>
+    <w:nsid w:val="55452146"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="088B8650"/>
+    <w:nsid w:val="2D1C2E87"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="11DE818F"/>
+    <w:nsid w:val="56C785C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="928487AC"/>
+    <w:nsid w:val="A30EA55E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9A1FD0E3"/>
+    <w:nsid w:val="2683B607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="2BC55F61"/>
+    <w:nsid w:val="04088FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="5F79748D"/>
+    <w:nsid w:val="D2D0DEC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="24524957"/>
+    <w:nsid w:val="4A5AAB37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="E5761A98"/>
+    <w:nsid w:val="1AD0F8B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="2C5CB436"/>
+    <w:nsid w:val="708DA74B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="5FED1F86"/>
+    <w:nsid w:val="74C7191C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="7AA8844F"/>
+    <w:nsid w:val="8F2BEEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="95CB2C31"/>
+    <w:nsid w:val="6F3A5FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="124BAC80"/>
+    <w:nsid w:val="B58F349A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="B89D76E2"/>
+    <w:nsid w:val="30648838"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C00E99AC"/>
+    <w:nsid w:val="73206F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="DC1E362A"/>
+    <w:nsid w:val="C5815BA0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="8F087BC8"/>
+    <w:nsid w:val="59F2F333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="F143A2EE"/>
+    <w:nsid w:val="D080F143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>