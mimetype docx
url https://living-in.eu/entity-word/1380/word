--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -2414,51 +2414,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEB486C3"/>
+    <w:nsid w:val="3300610D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70D3894D"/>
+    <w:nsid w:val="6176BB60"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0963A12C"/>
+    <w:nsid w:val="9013D500"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF2D5E8C"/>
+    <w:nsid w:val="274160B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="875C4781"/>
+    <w:nsid w:val="E75535BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C5A7BA4F"/>
+    <w:nsid w:val="FCEFBF42"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +3302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8B17E495"/>
+    <w:nsid w:val="D918A7E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3450,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E2761E3E"/>
+    <w:nsid w:val="8C05C24B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="127F8330"/>
+    <w:nsid w:val="8D881D04"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="90349C1C"/>
+    <w:nsid w:val="9EC5E4E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3894,51 +3894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3D0473CF"/>
+    <w:nsid w:val="EAA57D94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="921DF827"/>
+    <w:nsid w:val="C98A44B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="55192809"/>
+    <w:nsid w:val="17E8DA0D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>