--- v1 (2026-05-20)
+++ v2 (2026-06-10)
@@ -2414,51 +2414,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3300610D"/>
+    <w:nsid w:val="99501CA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6176BB60"/>
+    <w:nsid w:val="E47D0237"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9013D500"/>
+    <w:nsid w:val="A66456FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="274160B7"/>
+    <w:nsid w:val="B6A77420"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E75535BD"/>
+    <w:nsid w:val="5237FAC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FCEFBF42"/>
+    <w:nsid w:val="7D53FF94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +3302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D918A7E0"/>
+    <w:nsid w:val="3B972E77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3450,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8C05C24B"/>
+    <w:nsid w:val="09D5B6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8D881D04"/>
+    <w:nsid w:val="DD9A9842"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9EC5E4E5"/>
+    <w:nsid w:val="80FD9A2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3894,51 +3894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="EAA57D94"/>
+    <w:nsid w:val="AE61BD62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C98A44B3"/>
+    <w:nsid w:val="0C592AB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="17E8DA0D"/>
+    <w:nsid w:val="09150849"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>