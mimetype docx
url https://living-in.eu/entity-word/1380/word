--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -2414,51 +2414,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99501CA5"/>
+    <w:nsid w:val="FD977E39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E47D0237"/>
+    <w:nsid w:val="396AC284"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A66456FC"/>
+    <w:nsid w:val="1ACD2326"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B6A77420"/>
+    <w:nsid w:val="D78D9546"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5237FAC4"/>
+    <w:nsid w:val="E3E1758A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7D53FF94"/>
+    <w:nsid w:val="04C72634"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +3302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3B972E77"/>
+    <w:nsid w:val="AB7F34C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3450,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="09D5B6D1"/>
+    <w:nsid w:val="985FDA34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DD9A9842"/>
+    <w:nsid w:val="E6FD427C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="80FD9A2A"/>
+    <w:nsid w:val="B5479738"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3894,51 +3894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AE61BD62"/>
+    <w:nsid w:val="7D02D32C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0C592AB9"/>
+    <w:nsid w:val="B3C902BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="09150849"/>
+    <w:nsid w:val="89E7ED8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>