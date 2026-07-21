--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -2414,51 +2414,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD977E39"/>
+    <w:nsid w:val="C044B905"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="396AC284"/>
+    <w:nsid w:val="E35996FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1ACD2326"/>
+    <w:nsid w:val="1E5F9EB1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D78D9546"/>
+    <w:nsid w:val="9A7DBAA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E3E1758A"/>
+    <w:nsid w:val="42CE6A4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="04C72634"/>
+    <w:nsid w:val="6D80881F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +3302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AB7F34C3"/>
+    <w:nsid w:val="F673BB40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3450,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="985FDA34"/>
+    <w:nsid w:val="9F2318F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E6FD427C"/>
+    <w:nsid w:val="6F002CA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B5479738"/>
+    <w:nsid w:val="EE0A95EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3894,51 +3894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7D02D32C"/>
+    <w:nsid w:val="3E51F2E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B3C902BA"/>
+    <w:nsid w:val="BE2ECDD4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="89E7ED8E"/>
+    <w:nsid w:val="448A3AD9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>