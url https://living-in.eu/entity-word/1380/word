--- v4 (2026-07-21)
+++ v5 (2026-08-24)
@@ -2414,51 +2414,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C044B905"/>
+    <w:nsid w:val="6E592457"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E35996FC"/>
+    <w:nsid w:val="90E87831"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E5F9EB1"/>
+    <w:nsid w:val="2A292FA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A7DBAA2"/>
+    <w:nsid w:val="C70F7FFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="42CE6A4E"/>
+    <w:nsid w:val="7DB4EE5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6D80881F"/>
+    <w:nsid w:val="F4FC4669"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +3302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F673BB40"/>
+    <w:nsid w:val="5C902127"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3450,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9F2318F7"/>
+    <w:nsid w:val="12E35008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6F002CA5"/>
+    <w:nsid w:val="38FD38BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EE0A95EC"/>
+    <w:nsid w:val="F1F3EEF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3894,51 +3894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3E51F2E3"/>
+    <w:nsid w:val="6CD84B1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BE2ECDD4"/>
+    <w:nsid w:val="C552CE27"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="448A3AD9"/>
+    <w:nsid w:val="8B7312CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>