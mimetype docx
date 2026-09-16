--- v5 (2026-08-24)
+++ v6 (2026-09-16)
@@ -2414,51 +2414,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E592457"/>
+    <w:nsid w:val="7E61851D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="90E87831"/>
+    <w:nsid w:val="A695CA78"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A292FA5"/>
+    <w:nsid w:val="89799C55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C70F7FFD"/>
+    <w:nsid w:val="391B9119"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7DB4EE5D"/>
+    <w:nsid w:val="855586A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F4FC4669"/>
+    <w:nsid w:val="AFE62CBE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +3302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5C902127"/>
+    <w:nsid w:val="AF165868"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3450,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="12E35008"/>
+    <w:nsid w:val="F2A0C226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="38FD38BF"/>
+    <w:nsid w:val="36AB79A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F1F3EEF1"/>
+    <w:nsid w:val="5C8416D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3894,51 +3894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6CD84B1D"/>
+    <w:nsid w:val="DA2014FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C552CE27"/>
+    <w:nsid w:val="055AC83E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8B7312CF"/>
+    <w:nsid w:val="F12BF904"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>