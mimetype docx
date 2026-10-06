--- v6 (2026-09-16)
+++ v7 (2026-10-06)
@@ -2414,51 +2414,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E61851D"/>
+    <w:nsid w:val="7A58BB0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A695CA78"/>
+    <w:nsid w:val="D9E8C647"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="89799C55"/>
+    <w:nsid w:val="0230A2F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="391B9119"/>
+    <w:nsid w:val="E9C7F8C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="855586A4"/>
+    <w:nsid w:val="DDBB38BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AFE62CBE"/>
+    <w:nsid w:val="C908FF7F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +3302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AF165868"/>
+    <w:nsid w:val="4DE70763"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3450,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F2A0C226"/>
+    <w:nsid w:val="72106D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="36AB79A6"/>
+    <w:nsid w:val="AE0AA42C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5C8416D6"/>
+    <w:nsid w:val="48A0AF15"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3894,51 +3894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DA2014FF"/>
+    <w:nsid w:val="C7A73B1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="055AC83E"/>
+    <w:nsid w:val="2CAAE962"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F12BF904"/>
+    <w:nsid w:val="643901C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>