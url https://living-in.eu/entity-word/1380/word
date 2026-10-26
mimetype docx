--- v7 (2026-10-06)
+++ v8 (2026-10-26)
@@ -2414,51 +2414,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A58BB0F"/>
+    <w:nsid w:val="A7134521"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2562,51 +2562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D9E8C647"/>
+    <w:nsid w:val="6DCF2519"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0230A2F4"/>
+    <w:nsid w:val="67EAB788"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2858,51 +2858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E9C7F8C7"/>
+    <w:nsid w:val="E06DF78C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DDBB38BA"/>
+    <w:nsid w:val="2D52CABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3154,51 +3154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C908FF7F"/>
+    <w:nsid w:val="954C25FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3302,51 +3302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4DE70763"/>
+    <w:nsid w:val="841C96A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3450,51 +3450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="72106D1E"/>
+    <w:nsid w:val="01EFDDC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3598,51 +3598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AE0AA42C"/>
+    <w:nsid w:val="18A9A652"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="48A0AF15"/>
+    <w:nsid w:val="EB2B03E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3894,51 +3894,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C7A73B1A"/>
+    <w:nsid w:val="AE681984"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2CAAE962"/>
+    <w:nsid w:val="B21AF5C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="643901C7"/>
+    <w:nsid w:val="91ED8AFA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>