--- v0 (2026-05-17)
+++ v1 (2026-06-10)
@@ -641,51 +641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83F5D4D1"/>
+    <w:nsid w:val="C6AD9FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -789,51 +789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E22DBD9"/>
+    <w:nsid w:val="55103E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A62BE5D4"/>
+    <w:nsid w:val="463146B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9BAD789"/>
+    <w:nsid w:val="8D65BBBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FEB1F4B6"/>
+    <w:nsid w:val="6A5C6236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="94AEBE13"/>
+    <w:nsid w:val="D9C438C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6579381B"/>
+    <w:nsid w:val="F3C8296D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5DA53BD6"/>
+    <w:nsid w:val="693DC0CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="00FFE4E5"/>
+    <w:nsid w:val="347837E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E2CEE36D"/>
+    <w:nsid w:val="CA01D266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0BCAD80F"/>
+    <w:nsid w:val="30CA8236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>