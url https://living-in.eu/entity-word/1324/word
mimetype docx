--- v1 (2026-06-10)
+++ v2 (2026-07-07)
@@ -641,51 +641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6AD9FDA"/>
+    <w:nsid w:val="675840F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -789,51 +789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55103E57"/>
+    <w:nsid w:val="FB1333D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="463146B3"/>
+    <w:nsid w:val="43CCC630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8D65BBBF"/>
+    <w:nsid w:val="2A1F7B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6A5C6236"/>
+    <w:nsid w:val="74040895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D9C438C5"/>
+    <w:nsid w:val="A0D365B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F3C8296D"/>
+    <w:nsid w:val="8CC38C02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="693DC0CB"/>
+    <w:nsid w:val="A5DD83A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="347837E5"/>
+    <w:nsid w:val="5EE8CB42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CA01D266"/>
+    <w:nsid w:val="0C04A91B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="30CA8236"/>
+    <w:nsid w:val="6C616328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>