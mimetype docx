--- v2 (2026-07-07)
+++ v3 (2026-08-12)
@@ -641,51 +641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="675840F7"/>
+    <w:nsid w:val="24502605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -789,51 +789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FB1333D8"/>
+    <w:nsid w:val="484AAD82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43CCC630"/>
+    <w:nsid w:val="B58B632D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A1F7B6F"/>
+    <w:nsid w:val="F3B3DC5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74040895"/>
+    <w:nsid w:val="D4318B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A0D365B8"/>
+    <w:nsid w:val="3AF6855F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8CC38C02"/>
+    <w:nsid w:val="B0AFDCFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A5DD83A7"/>
+    <w:nsid w:val="1FDA4AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5EE8CB42"/>
+    <w:nsid w:val="06CE1EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0C04A91B"/>
+    <w:nsid w:val="D61899A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6C616328"/>
+    <w:nsid w:val="C6D0FAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>