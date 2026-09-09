--- v3 (2026-08-12)
+++ v4 (2026-09-09)
@@ -641,51 +641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24502605"/>
+    <w:nsid w:val="4EBD2F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -789,51 +789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="484AAD82"/>
+    <w:nsid w:val="69CB346F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B58B632D"/>
+    <w:nsid w:val="D07C1F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F3B3DC5A"/>
+    <w:nsid w:val="D7791604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D4318B1C"/>
+    <w:nsid w:val="8C97B6F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3AF6855F"/>
+    <w:nsid w:val="CF822545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B0AFDCFF"/>
+    <w:nsid w:val="4A6AF5F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1FDA4AD7"/>
+    <w:nsid w:val="1194E755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="06CE1EE9"/>
+    <w:nsid w:val="AF281F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D61899A3"/>
+    <w:nsid w:val="C572B37D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C6D0FAD4"/>
+    <w:nsid w:val="996CA1FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>