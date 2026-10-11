--- v4 (2026-09-09)
+++ v5 (2026-10-11)
@@ -641,51 +641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EBD2F3B"/>
+    <w:nsid w:val="BB030D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -789,51 +789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69CB346F"/>
+    <w:nsid w:val="FA22468D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D07C1F7E"/>
+    <w:nsid w:val="760057B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D7791604"/>
+    <w:nsid w:val="5E814990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8C97B6F5"/>
+    <w:nsid w:val="D07F8E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CF822545"/>
+    <w:nsid w:val="12D18D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4A6AF5F1"/>
+    <w:nsid w:val="4091A087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1194E755"/>
+    <w:nsid w:val="4A6D98DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="AF281F56"/>
+    <w:nsid w:val="F0DBC293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1973,51 +1973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C572B37D"/>
+    <w:nsid w:val="37B003E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2121,51 +2121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="996CA1FE"/>
+    <w:nsid w:val="431380C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>