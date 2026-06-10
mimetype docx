--- v0 (2026-05-17)
+++ v1 (2026-06-10)
@@ -787,51 +787,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B301B88E"/>
+    <w:nsid w:val="342EF7BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -935,51 +935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6009C8CA"/>
+    <w:nsid w:val="F1AC0486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1083,51 +1083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C7A4A856"/>
+    <w:nsid w:val="2EB02C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1231,51 +1231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04B12062"/>
+    <w:nsid w:val="545959D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1379,51 +1379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="71A92672"/>
+    <w:nsid w:val="F49D362B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1527,51 +1527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D4D681DD"/>
+    <w:nsid w:val="E88A8F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>