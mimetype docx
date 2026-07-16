--- v1 (2026-06-10)
+++ v2 (2026-07-16)
@@ -787,51 +787,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="342EF7BB"/>
+    <w:nsid w:val="468E9EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -935,51 +935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1AC0486"/>
+    <w:nsid w:val="822C5C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1083,51 +1083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2EB02C9C"/>
+    <w:nsid w:val="FF9B5AB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1231,51 +1231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="545959D2"/>
+    <w:nsid w:val="A3FBD949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1379,51 +1379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F49D362B"/>
+    <w:nsid w:val="6AB3B419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1527,51 +1527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E88A8F14"/>
+    <w:nsid w:val="4DD7B570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>