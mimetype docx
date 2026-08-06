--- v2 (2026-07-16)
+++ v3 (2026-08-06)
@@ -787,51 +787,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="468E9EA2"/>
+    <w:nsid w:val="C95E46C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -935,51 +935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="822C5C74"/>
+    <w:nsid w:val="C04D4F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1083,51 +1083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FF9B5AB5"/>
+    <w:nsid w:val="5B8704C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1231,51 +1231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A3FBD949"/>
+    <w:nsid w:val="F24BA99C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1379,51 +1379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6AB3B419"/>
+    <w:nsid w:val="10A6D2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1527,51 +1527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4DD7B570"/>
+    <w:nsid w:val="42564BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>