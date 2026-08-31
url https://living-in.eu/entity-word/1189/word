--- v3 (2026-08-06)
+++ v4 (2026-08-31)
@@ -787,51 +787,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C95E46C0"/>
+    <w:nsid w:val="0A30A69F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -935,51 +935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C04D4F59"/>
+    <w:nsid w:val="62E0971C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1083,51 +1083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B8704C5"/>
+    <w:nsid w:val="4047364D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1231,51 +1231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F24BA99C"/>
+    <w:nsid w:val="012A65A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1379,51 +1379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="10A6D2B8"/>
+    <w:nsid w:val="6715D1A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1527,51 +1527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="42564BA1"/>
+    <w:nsid w:val="8B572B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>