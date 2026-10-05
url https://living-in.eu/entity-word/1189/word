--- v4 (2026-08-31)
+++ v5 (2026-10-05)
@@ -787,51 +787,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A30A69F"/>
+    <w:nsid w:val="C531DD6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -935,51 +935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62E0971C"/>
+    <w:nsid w:val="1AD5D89E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1083,51 +1083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4047364D"/>
+    <w:nsid w:val="4BF6E587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1231,51 +1231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="012A65A5"/>
+    <w:nsid w:val="22567300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1379,51 +1379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6715D1A5"/>
+    <w:nsid w:val="44B468AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1527,51 +1527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8B572B40"/>
+    <w:nsid w:val="7E252C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>