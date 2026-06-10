--- v0 (2026-05-17)
+++ v1 (2026-06-10)
@@ -793,51 +793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4365651"/>
+    <w:nsid w:val="1BF3CB7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D8B98BE"/>
+    <w:nsid w:val="BBAA3897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1089,51 +1089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3421EC0F"/>
+    <w:nsid w:val="B618DB9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1237,51 +1237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2AD5AE18"/>
+    <w:nsid w:val="840AD286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1385,51 +1385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8E5A9F61"/>
+    <w:nsid w:val="4F2C1FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1533,51 +1533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="60F63925"/>
+    <w:nsid w:val="4551B742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>