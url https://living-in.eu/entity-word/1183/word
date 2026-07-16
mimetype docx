--- v1 (2026-06-10)
+++ v2 (2026-07-16)
@@ -793,51 +793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BF3CB7F"/>
+    <w:nsid w:val="F2F5943A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BBAA3897"/>
+    <w:nsid w:val="7C8EE660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1089,51 +1089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B618DB9D"/>
+    <w:nsid w:val="51BF8F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1237,51 +1237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="840AD286"/>
+    <w:nsid w:val="1D5275F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1385,51 +1385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F2C1FCC"/>
+    <w:nsid w:val="99E28262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1533,51 +1533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4551B742"/>
+    <w:nsid w:val="4AD8433B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>