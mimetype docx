--- v2 (2026-07-16)
+++ v3 (2026-08-06)
@@ -793,51 +793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F5943A"/>
+    <w:nsid w:val="B1B8776E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C8EE660"/>
+    <w:nsid w:val="C9245772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1089,51 +1089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51BF8F19"/>
+    <w:nsid w:val="68DCA47D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1237,51 +1237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D5275F7"/>
+    <w:nsid w:val="CE3DC266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1385,51 +1385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="99E28262"/>
+    <w:nsid w:val="F4F502E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1533,51 +1533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4AD8433B"/>
+    <w:nsid w:val="BC4DB006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>