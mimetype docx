--- v3 (2026-08-06)
+++ v4 (2026-08-31)
@@ -793,51 +793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1B8776E"/>
+    <w:nsid w:val="97BA1273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9245772"/>
+    <w:nsid w:val="68D6B905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1089,51 +1089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68DCA47D"/>
+    <w:nsid w:val="CAD87F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1237,51 +1237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CE3DC266"/>
+    <w:nsid w:val="401B2FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1385,51 +1385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F4F502E6"/>
+    <w:nsid w:val="78D270F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1533,51 +1533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BC4DB006"/>
+    <w:nsid w:val="6CB947A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>