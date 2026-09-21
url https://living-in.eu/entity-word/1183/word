--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -793,51 +793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97BA1273"/>
+    <w:nsid w:val="B02AFDBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68D6B905"/>
+    <w:nsid w:val="937DFD6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1089,51 +1089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CAD87F0E"/>
+    <w:nsid w:val="F1593144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1237,51 +1237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="401B2FB3"/>
+    <w:nsid w:val="30248CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1385,51 +1385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="78D270F4"/>
+    <w:nsid w:val="B1E14403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1533,51 +1533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6CB947A0"/>
+    <w:nsid w:val="3DEC9509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>