--- v5 (2026-09-21)
+++ v6 (2026-10-15)
@@ -793,51 +793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B02AFDBD"/>
+    <w:nsid w:val="34B6DC13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -941,51 +941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="937DFD6D"/>
+    <w:nsid w:val="D385F42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1089,51 +1089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F1593144"/>
+    <w:nsid w:val="65C3F505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1237,51 +1237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30248CB3"/>
+    <w:nsid w:val="028AACF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1385,51 +1385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B1E14403"/>
+    <w:nsid w:val="3B8E0E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1533,51 +1533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3DEC9509"/>
+    <w:nsid w:val="84BBF900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>