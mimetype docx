--- v0 (2026-05-02)
+++ v1 (2026-06-01)
@@ -807,51 +807,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF9F2B30"/>
+    <w:nsid w:val="46865BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -955,51 +955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="887A0BE9"/>
+    <w:nsid w:val="D780F816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1103,51 +1103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="99B73B7C"/>
+    <w:nsid w:val="7E578DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1251,51 +1251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="823674F4"/>
+    <w:nsid w:val="24665D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +1399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1CF6FA1A"/>
+    <w:nsid w:val="4B7D43BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1547,51 +1547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="86BDB190"/>
+    <w:nsid w:val="B28E9F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>