--- v1 (2026-06-01)
+++ v2 (2026-06-26)
@@ -807,51 +807,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46865BD7"/>
+    <w:nsid w:val="C6E74578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -955,51 +955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D780F816"/>
+    <w:nsid w:val="12B2EA81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1103,51 +1103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E578DE1"/>
+    <w:nsid w:val="222B24B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1251,51 +1251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24665D8B"/>
+    <w:nsid w:val="B35DB565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +1399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4B7D43BE"/>
+    <w:nsid w:val="933FF82D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1547,51 +1547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B28E9F27"/>
+    <w:nsid w:val="3F794999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>