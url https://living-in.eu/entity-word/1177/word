--- v2 (2026-06-26)
+++ v3 (2026-06-26)
@@ -807,51 +807,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6E74578"/>
+    <w:nsid w:val="B00BAC73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -955,51 +955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12B2EA81"/>
+    <w:nsid w:val="2B4AB58B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1103,51 +1103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="222B24B8"/>
+    <w:nsid w:val="D10B7982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1251,51 +1251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B35DB565"/>
+    <w:nsid w:val="1F71DBA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +1399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="933FF82D"/>
+    <w:nsid w:val="9E86407D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1547,51 +1547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3F794999"/>
+    <w:nsid w:val="905796A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>