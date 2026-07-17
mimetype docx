--- v3 (2026-06-26)
+++ v4 (2026-07-17)
@@ -807,51 +807,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B00BAC73"/>
+    <w:nsid w:val="E5B205E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -955,51 +955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B4AB58B"/>
+    <w:nsid w:val="204335A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1103,51 +1103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D10B7982"/>
+    <w:nsid w:val="6E9CA9A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1251,51 +1251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F71DBA6"/>
+    <w:nsid w:val="93BE7AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +1399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9E86407D"/>
+    <w:nsid w:val="0506EF85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1547,51 +1547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="905796A3"/>
+    <w:nsid w:val="7B1904FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>