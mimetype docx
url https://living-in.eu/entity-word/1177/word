--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -807,51 +807,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5B205E0"/>
+    <w:nsid w:val="FE0F4F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -955,51 +955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="204335A7"/>
+    <w:nsid w:val="BD43C258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1103,51 +1103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E9CA9A2"/>
+    <w:nsid w:val="8661690C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1251,51 +1251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="93BE7AEE"/>
+    <w:nsid w:val="3F641473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +1399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0506EF85"/>
+    <w:nsid w:val="563AFB6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1547,51 +1547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7B1904FA"/>
+    <w:nsid w:val="C65B069E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>