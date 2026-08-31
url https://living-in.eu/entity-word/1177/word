--- v5 (2026-08-06)
+++ v6 (2026-08-31)
@@ -807,51 +807,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE0F4F58"/>
+    <w:nsid w:val="D6B60589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -955,51 +955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BD43C258"/>
+    <w:nsid w:val="601A3176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1103,51 +1103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8661690C"/>
+    <w:nsid w:val="99518864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1251,51 +1251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F641473"/>
+    <w:nsid w:val="BB07FF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +1399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="563AFB6A"/>
+    <w:nsid w:val="C937D88E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1547,51 +1547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C65B069E"/>
+    <w:nsid w:val="2F7DA533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>