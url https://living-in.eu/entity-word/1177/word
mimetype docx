--- v6 (2026-08-31)
+++ v7 (2026-10-05)
@@ -807,51 +807,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6B60589"/>
+    <w:nsid w:val="C2F081FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -955,51 +955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="601A3176"/>
+    <w:nsid w:val="27A75405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1103,51 +1103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="99518864"/>
+    <w:nsid w:val="805ABD45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1251,51 +1251,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BB07FF21"/>
+    <w:nsid w:val="08BA7CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +1399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C937D88E"/>
+    <w:nsid w:val="DD2BAF69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1547,51 +1547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2F7DA533"/>
+    <w:nsid w:val="59DF4BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>