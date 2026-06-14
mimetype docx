--- v0 (2026-05-21)
+++ v1 (2026-06-14)
@@ -537,51 +537,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2881AAF0"/>
+    <w:nsid w:val="29B1CB1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9C1ADAA"/>
+    <w:nsid w:val="7E0AAA3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -833,51 +833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C3303169"/>
+    <w:nsid w:val="19B01167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -981,51 +981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01638AB6"/>
+    <w:nsid w:val="0AA5B621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1129,51 +1129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="554EB8B0"/>
+    <w:nsid w:val="F091DC3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1277,51 +1277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C836B0DE"/>
+    <w:nsid w:val="E67ABB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1425,51 +1425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E0637448"/>
+    <w:nsid w:val="CD8AA0D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>