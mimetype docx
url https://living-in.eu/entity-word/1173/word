--- v1 (2026-06-14)
+++ v2 (2026-07-07)
@@ -537,51 +537,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29B1CB1E"/>
+    <w:nsid w:val="3F94E7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E0AAA3D"/>
+    <w:nsid w:val="9F1E166B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -833,51 +833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19B01167"/>
+    <w:nsid w:val="85D85DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -981,51 +981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0AA5B621"/>
+    <w:nsid w:val="D58B65FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1129,51 +1129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F091DC3F"/>
+    <w:nsid w:val="849F1530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1277,51 +1277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E67ABB3D"/>
+    <w:nsid w:val="ED9B485D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1425,51 +1425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="CD8AA0D4"/>
+    <w:nsid w:val="5BC1590C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>