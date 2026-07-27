--- v2 (2026-07-07)
+++ v3 (2026-07-27)
@@ -537,51 +537,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F94E7B4"/>
+    <w:nsid w:val="96669F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9F1E166B"/>
+    <w:nsid w:val="D61D1944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -833,51 +833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="85D85DCD"/>
+    <w:nsid w:val="C7A89643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -981,51 +981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D58B65FA"/>
+    <w:nsid w:val="C8408DF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1129,51 +1129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="849F1530"/>
+    <w:nsid w:val="41FC0119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1277,51 +1277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="ED9B485D"/>
+    <w:nsid w:val="2E5C4E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1425,51 +1425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5BC1590C"/>
+    <w:nsid w:val="66AE1F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>