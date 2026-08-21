--- v3 (2026-07-27)
+++ v4 (2026-08-21)
@@ -537,51 +537,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96669F18"/>
+    <w:nsid w:val="CC61AB36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D61D1944"/>
+    <w:nsid w:val="EA3A8F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -833,51 +833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C7A89643"/>
+    <w:nsid w:val="7CC10E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -981,51 +981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C8408DF9"/>
+    <w:nsid w:val="40512374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1129,51 +1129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="41FC0119"/>
+    <w:nsid w:val="A7A810AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1277,51 +1277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2E5C4E0D"/>
+    <w:nsid w:val="3CEA4ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1425,51 +1425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="66AE1F77"/>
+    <w:nsid w:val="C6171869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>