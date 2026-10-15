--- v4 (2026-08-21)
+++ v5 (2026-10-15)
@@ -537,51 +537,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC61AB36"/>
+    <w:nsid w:val="D79638CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EA3A8F05"/>
+    <w:nsid w:val="CB932D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -833,51 +833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7CC10E71"/>
+    <w:nsid w:val="B6D7EB52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -981,51 +981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40512374"/>
+    <w:nsid w:val="CDE464A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1129,51 +1129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A7A810AF"/>
+    <w:nsid w:val="972F9C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1277,51 +1277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3CEA4ADC"/>
+    <w:nsid w:val="564162D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1425,51 +1425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C6171869"/>
+    <w:nsid w:val="3AA2FE68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>