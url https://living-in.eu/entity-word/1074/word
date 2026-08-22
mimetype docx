--- v0 (2026-04-30)
+++ v1 (2026-08-22)
@@ -94,163 +94,163 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The NATI00NS project’s main aim is to promote the Mission Soil Living Labs topics as part of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">2023-2024 Work Programme of Horizon Europe.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NATI00Ns is organising </w:t>
+        <w:t xml:space="preserve"> NATI00Ns organised </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">national events,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing access to materials and information as well as stimulating discussions on the set-up of Living Labs (LLs) to address specific soil needs in different local and regional contexts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">NATI00NS partners, the European Network of Living Labs (ENoLL) and BioSense Institute, are organising </w:t>
+        <w:t xml:space="preserve">NATI00NS partners, the European Network of Living Labs (ENoLL) and BioSense Institute, organised </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">three webinars</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to further promote the Horizon Europe topics. The webinars will contribute to raising the awareness of stakeholders on the specific concept of regional soil health Living Labs, the funding available under the Mission ‘A Soil Deal for Europe’ Living Lab topics as well as the application process.   </w:t>
+        <w:t xml:space="preserve"> to further promote the Horizon Europe topics. The webinars contributed to raising awareness among stakeholders of the specific concept of regional soil health Living Labs, the funding available under the Mission ‘A Soil Deal for Europe’ Living Lab topics, as well as the application process.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The webinars target potential and future applicants, as well as local, regional, and national stakeholders interested in setting up a soil health Living Lab.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The webinar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Governance and Business Models for setting up a Living Lab</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> takes place on </w:t>
+        <w:t xml:space="preserve"> took place on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">29 June 2023 10:00 – 11:30 CEST</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. This second webinar will focus on two main topics: Governance and Business Models. The presenters will help participants better understand what governance and business models are and why such models are important for the success of a Living Lab. In this webinar, participants will learn about the different types of governance models and how to build a governance model that incorporates a variety of actors. Finally, the speakers will present some of the most effective strategies to build a self-sustained LL, providing examples of best practices.</w:t>
+        <w:t xml:space="preserve">29 June 2023, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">focusing on two main topics: Governance and Business Models. The presenters helped participants better understand what governance and business models are and why such models are important for the success of a Living Lab. Participants learnt about the different types of governance models and how to build a governance model that incorporates a variety of actors. Finally, the speakers presented some of the most effective strategies to build a self-sustained LL, providing examples of best practices.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="150" w:right="150" w:bottom="150" w:left="150" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">