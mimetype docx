--- v0 (2026-05-17)
+++ v1 (2026-06-10)
@@ -844,51 +844,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47FBA4E3"/>
+    <w:nsid w:val="45EF46EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -992,51 +992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E7AD7D13"/>
+    <w:nsid w:val="68569960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1140,51 +1140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FA2E346"/>
+    <w:nsid w:val="AFF075B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1288,51 +1288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A8F97382"/>
+    <w:nsid w:val="89F9626B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1436,51 +1436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0E6CA2F0"/>
+    <w:nsid w:val="018EF725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1584,51 +1584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="371ABA62"/>
+    <w:nsid w:val="D4116125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>