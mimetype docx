--- v1 (2026-06-10)
+++ v2 (2026-07-16)
@@ -844,51 +844,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45EF46EC"/>
+    <w:nsid w:val="8D7C63D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -992,51 +992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68569960"/>
+    <w:nsid w:val="F2E1EA22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1140,51 +1140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AFF075B0"/>
+    <w:nsid w:val="BC7E6AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1288,51 +1288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="89F9626B"/>
+    <w:nsid w:val="8E18F930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1436,51 +1436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="018EF725"/>
+    <w:nsid w:val="5ED7226C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1584,51 +1584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D4116125"/>
+    <w:nsid w:val="D9BAD68B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>