--- v2 (2026-07-16)
+++ v3 (2026-08-06)
@@ -844,51 +844,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D7C63D9"/>
+    <w:nsid w:val="724F7C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -992,51 +992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F2E1EA22"/>
+    <w:nsid w:val="4095243B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1140,51 +1140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BC7E6AD7"/>
+    <w:nsid w:val="1446EF0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1288,51 +1288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8E18F930"/>
+    <w:nsid w:val="FEE9F70A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1436,51 +1436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5ED7226C"/>
+    <w:nsid w:val="8E3534C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1584,51 +1584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D9BAD68B"/>
+    <w:nsid w:val="621E808F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>