--- v3 (2026-08-06)
+++ v4 (2026-08-31)
@@ -844,51 +844,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="724F7C73"/>
+    <w:nsid w:val="32B702A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -992,51 +992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4095243B"/>
+    <w:nsid w:val="4A1CE608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1140,51 +1140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1446EF0C"/>
+    <w:nsid w:val="1A3E31D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1288,51 +1288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FEE9F70A"/>
+    <w:nsid w:val="8D280FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1436,51 +1436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8E3534C0"/>
+    <w:nsid w:val="6A19C556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1584,51 +1584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="621E808F"/>
+    <w:nsid w:val="AF25DE2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>