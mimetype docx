--- v4 (2026-08-31)
+++ v5 (2026-10-05)
@@ -844,51 +844,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32B702A0"/>
+    <w:nsid w:val="5EF80459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -992,51 +992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A1CE608"/>
+    <w:nsid w:val="DB4AC41A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1140,51 +1140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A3E31D3"/>
+    <w:nsid w:val="87054865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1288,51 +1288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8D280FCA"/>
+    <w:nsid w:val="F25DC916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1436,51 +1436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6A19C556"/>
+    <w:nsid w:val="2F76F82A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1584,51 +1584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AF25DE2D"/>
+    <w:nsid w:val="02689123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>