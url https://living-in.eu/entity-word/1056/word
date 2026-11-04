--- v5 (2026-10-05)
+++ v6 (2026-11-04)
@@ -844,51 +844,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EF80459"/>
+    <w:nsid w:val="46BE4229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -992,51 +992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DB4AC41A"/>
+    <w:nsid w:val="E8039412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1140,51 +1140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="87054865"/>
+    <w:nsid w:val="E4CB2E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1288,51 +1288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F25DC916"/>
+    <w:nsid w:val="6F466F9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1436,51 +1436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2F76F82A"/>
+    <w:nsid w:val="B4DCB5BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1584,51 +1584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="02689123"/>
+    <w:nsid w:val="F9665DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>