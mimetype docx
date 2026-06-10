--- v0 (2026-05-10)
+++ v1 (2026-06-10)
@@ -789,51 +789,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="707BCE12"/>
+    <w:nsid w:val="BD37C826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6598BB18"/>
+    <w:nsid w:val="C1FDDBC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E7D6A379"/>
+    <w:nsid w:val="A9FBCB78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="764A4182"/>
+    <w:nsid w:val="337F02B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="523CE10B"/>
+    <w:nsid w:val="68AAA3AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="F8CD6810"/>
+    <w:nsid w:val="FE30D524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D2E9378E"/>
+    <w:nsid w:val="E658C491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1F1DB05D"/>
+    <w:nsid w:val="CF7116D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>