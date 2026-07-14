--- v1 (2026-06-10)
+++ v2 (2026-07-14)
@@ -789,51 +789,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD37C826"/>
+    <w:nsid w:val="49490587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C1FDDBC3"/>
+    <w:nsid w:val="9C09EE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A9FBCB78"/>
+    <w:nsid w:val="7ACCA500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="337F02B6"/>
+    <w:nsid w:val="92824B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="68AAA3AE"/>
+    <w:nsid w:val="95AF05E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FE30D524"/>
+    <w:nsid w:val="A15CDEF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E658C491"/>
+    <w:nsid w:val="3ABA45E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="CF7116D6"/>
+    <w:nsid w:val="F2F7EEA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>