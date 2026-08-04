--- v2 (2026-07-14)
+++ v3 (2026-08-04)
@@ -789,51 +789,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49490587"/>
+    <w:nsid w:val="52FD6266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9C09EE64"/>
+    <w:nsid w:val="84D55559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7ACCA500"/>
+    <w:nsid w:val="8DCF846E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="92824B96"/>
+    <w:nsid w:val="AD6EDC12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="95AF05E5"/>
+    <w:nsid w:val="2F4AB182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A15CDEF4"/>
+    <w:nsid w:val="DBD10230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3ABA45E6"/>
+    <w:nsid w:val="EAD18EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F2F7EEA1"/>
+    <w:nsid w:val="82DD7CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>