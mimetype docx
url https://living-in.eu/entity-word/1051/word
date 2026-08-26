--- v3 (2026-08-04)
+++ v4 (2026-08-26)
@@ -789,51 +789,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52FD6266"/>
+    <w:nsid w:val="CB301980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="84D55559"/>
+    <w:nsid w:val="B5E6F83A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8DCF846E"/>
+    <w:nsid w:val="15AD7E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AD6EDC12"/>
+    <w:nsid w:val="71AE3DF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2F4AB182"/>
+    <w:nsid w:val="370BB4E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DBD10230"/>
+    <w:nsid w:val="A037AD2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EAD18EC4"/>
+    <w:nsid w:val="F126AB90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="82DD7CDA"/>
+    <w:nsid w:val="8E8ADB3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>