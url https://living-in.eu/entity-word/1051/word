--- v4 (2026-08-26)
+++ v5 (2026-09-21)
@@ -789,51 +789,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB301980"/>
+    <w:nsid w:val="77B1AD50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B5E6F83A"/>
+    <w:nsid w:val="CFC702FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15AD7E1B"/>
+    <w:nsid w:val="248BBE76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71AE3DF4"/>
+    <w:nsid w:val="8EC09343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="370BB4E0"/>
+    <w:nsid w:val="B312583D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A037AD2C"/>
+    <w:nsid w:val="869C00AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F126AB90"/>
+    <w:nsid w:val="05C332C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8E8ADB3C"/>
+    <w:nsid w:val="7CFBCDF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>