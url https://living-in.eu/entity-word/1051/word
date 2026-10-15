--- v5 (2026-09-21)
+++ v6 (2026-10-15)
@@ -789,51 +789,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77B1AD50"/>
+    <w:nsid w:val="14D4FC42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -937,51 +937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CFC702FF"/>
+    <w:nsid w:val="1D2BDFF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1085,51 +1085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="248BBE76"/>
+    <w:nsid w:val="07003659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1233,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8EC09343"/>
+    <w:nsid w:val="3AA9A5AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1381,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B312583D"/>
+    <w:nsid w:val="190C444B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="869C00AA"/>
+    <w:nsid w:val="1E1E2BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="05C332C8"/>
+    <w:nsid w:val="AB55A3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7CFBCDF4"/>
+    <w:nsid w:val="8FC3B5EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>