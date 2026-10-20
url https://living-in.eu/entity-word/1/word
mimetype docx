--- v0 (2026-05-09)
+++ v1 (2026-10-20)
@@ -13,135 +13,129 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial, Helvetica, sans-serif;" w:hAnsi="Arial, Helvetica, sans-serif;" w:eastAsia="Arial, Helvetica, sans-serif;" w:cs="Arial, Helvetica, sans-serif;"/>
           <w:color w:val="000000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Join us in building the European way of Digital Transformation for 300 million Europeans</w:t>
+        <w:t xml:space="preserve">Living-in.EU promotes the European way of Digital Transformation for 300 million Europeans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Welcome to the Living-in.EU movement! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Living-in.EU is an EU initiative for local and regional leaders who believe that technology can help them make their town, city, or region a better place to live. And who believe in European cooperation and values. It enables collaboration among cities and regions to make sure that you do not work in isolation, that smart city strategies can be shared, and solutions re-used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Join us today to be connected and up to date with the latest developments on data spaces, interoperability, local digital twins and more!</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">How to engage? </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">4. Join the working groups, access our portfolio of solutions and assets, participate in flagship events and collaborate with peers.</w:t>
+        <w:t xml:space="preserve">As of October 2026, the EU-funded phase of the Living-in.EU initiative, the project "Governance of the Living-in.EU community" has ended: As a result, this online platform is no longer maintained, therefore we also cannot carry out Working Group activities or process new registrations. We encourage you to browse the platform and discover the initiative until 14 December 2026: After that date, the platform will be permanently closed and documents will be accessible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">https://go-living-in.eu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="150" w:right="150" w:bottom="150" w:left="150" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -247,51 +241,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go-living-in.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>